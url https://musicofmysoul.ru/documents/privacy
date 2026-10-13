--- v0 (2026-08-29)
+++ v1 (2026-10-13)
@@ -1,103 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/png" Extension="png"/>
-[...19 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A2E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОЛИТИКА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в отношении обработки персональных данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="340" w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Редакция от 27.08.2026 · musicofmysoul.ru</w:t>
+        <w:t>Редакция от 27.09.2026 · musicofmysoul.ru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="340"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A2E"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1264,51 +1258,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="340"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A2E"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Сроки хранения и уничтожение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.1. Персональные данные хранятся два месяца с даты окончания конкурсного цикла, в рамках которого подана заявка, после чего уничтожаются.</w:t>
+        <w:t>5.1. Персональные данные хранятся два месяца с даты окончания конкурсного цикла, в котором участвует конкурсная работа, после чего уничтожаются. Если работа ни в одном конкурсном цикле не участвовала, срок исчисляется с даты окончания конкурсного цикла, в котором подана заявка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2. Уничтожение производится способом, исключающим восстановление данных. Резервные копии, содержащие персональные данные, уничтожаются в тот же срок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3. После уничтожения персональных данных Оператор сохраняет обезличенную запись об операции: идентификатор платежа, дату и сумму оплаты, дату и время принятия условий Оферты и номера редакций Оферты, Положения и настоящей Политики, действовавших на этот момент. Сетевой адрес, с которого совершено принятие условий, уничтожается вместе с остальными персональными данными и в обезличенной записи не сохраняется. Указанная запись не содержит сведений, позволяющих определить субъекта персональных данных, и персональными данными не является.</w:t>
       </w:r>
@@ -1858,51 +1852,51 @@
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">Надзорный орган: Управление Роскомнадзора по Ростовской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="40"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">Дата публикации настоящей редакции: 27.08.2026.</w:t>
+        <w:t>Дата публикации настоящей редакции: 27.09.2026.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1134" w:bottom="1440" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -2294,60 +2288,46 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-[...14 lines deleted...]
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>