--- v0 (2026-08-29)
+++ v1 (2026-10-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="41459F91" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="888888"/>
         </w:rPr>
         <w:t>УТВЕРЖДЕНО</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270742AB" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -95,51 +95,51 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="645722" cy="329421"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: / Лучкив А.А. /   Дата: 26.08.2026</w:t>
+        <w:t>: / Лучкив А.А. /   Дата: 27.09.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5C7F3C" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00296471">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="4A90D9"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3089DB18" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="200" w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="1A1A2E"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>ПОЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A6E755" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
@@ -1286,99 +1286,99 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="58D06BF0" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t>ФИО руководителя (для оформления благодарственного письма);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC9ADC7" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">контактный телефон / e-mail.</w:t>
+        <w:t>контактный телефон и адрес электронной почты.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1C9219" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">6.3. При подаче заявки через официальный сайт Конкурса оплата организационного взноса производится непосредственно при подаче заявки. Заявка считается принятой с момента поступления оплаты. Проверка заявки на соответствие требованиям настоящего Положения проводится организатором после оплаты.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251D84A7" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>6.4. При подаче заявки через форму ВКонтакте или по электронной почте организатор после проверки заявки направляет участнику ссылку или QR-код для оплаты организационного взноса. Заявка считается принятой после поступления оплаты. Заявки по этим каналам рекомендуется направлять не позднее 14 числа, чтобы организатор успел выставить счёт в срок (п. 7.4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7876BDA7" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">6.5. Организатор вправе отклонить заявку в случаях, предусмотренных пунктом 5.4 настоящего Положения, а также если видеозапись недоступна по указанной ссылке или её содержание не позволяет провести оценку конкурсной работы. Иные несоответствия требованиям пункта 5.1 основанием для отказа не являются и учитываются жюри при выставлении оценки. Организатор уведомляет заявителя о причине отказа в течение 3 рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E569857" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.6. При отклонении заявки, организационный взнос по которой уже оплачен, участнику предлагается устранить причину отказа и направить исправленные материалы в пределах срока приёма заявок. Оплаченный взнос при этом сохраняется за участником и переносится на исправленную заявку. Возврат организационного взноса производится только в случае, если устранение причины отказа невозможно или участник отказался от исправления заявки.</w:t>
+        <w:t>6.6. При отклонении заявки, организационный взнос по которой уже оплачен, участнику предлагается устранить причину отказа и направить исправленные материалы до утверждения итогов того конкурсного цикла, в котором участвует работа, приказом организатора (п. 9.6). Итоги утверждаются после окончания работы жюри (п. 10.1). Исправленная заявка оценивается в том же конкурсном цикле, оплаченный взнос сохраняется за участником и переносится на исправленную заявку. Если исправленные материалы поступили после утверждения итогов цикла, работа участвует в следующем конкурсном цикле, и оплаченный взнос переносится вместе с ней. Просрочка исправления сама по себе основанием для возврата организационного взноса не является. Возврат производится, если устранение причины отказа невозможно, если участник отказался от исправления заявки, а также если участник отказался от участия до того, как его работа передана жюри на оценку. Если исправленные материалы не поступили до истечения срока хранения персональных данных участника, установленного Политикой обработки персональных данных, организационный взнос возвращается, поскольку услуга не может быть оказана.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1F385E" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00296471">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57C2443D" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="340" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="1A1A2E"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>7. Организационный взнос</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C0CD0C" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
@@ -1779,51 +1779,51 @@
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 000 – 4 000 руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B5A6185" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00296471">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="155C0D7A" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.2. Организационный взнос не возвращается в случае добровольного отказа участника от участия после подтверждения заявки. С момента начала работы жюри (пункт 10.1) организационный взнос не возвращается, поскольку услуга по оценке конкурсной работы считается оказанной.</w:t>
+        <w:t>7.2. Порядок возврата организационного взноса установлен разделом 8 публичной оферты. Если участник отказался от участия до начала работы жюри того конкурсного цикла, в котором участвует работа, организационный взнос возвращается в полном объёме. С момента начала работы жюри (п. 10.1) организационный взнос не возвращается, поскольку услуга по оценке конкурсной работы находится в стадии оказания. Настоящий пункт не применяется к работе, которую жюри не оценивало в связи с отклонением заявки: возврат в этом случае производится в порядке пункта 6.6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077DB2DA" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>7.3. Оплата организационного взноса производится одним из следующих способов:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C430B24" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t>через официальный сайт Конкурса — доступными на странице оплаты способами (СБП, банковская карта), непосредственно при подаче заявки;</w:t>
@@ -1854,51 +1854,51 @@
       <w:r>
         <w:t>через интернет-эквайринг по банковской карте — ссылка на оплату направляется организатором;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DFFD86" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Организатор осуществляет деятельность как Индивидуальный предприниматель (ИНН 615433390828). При оплате через сайт Конкурса фискальный чек формируется автоматически и направляется на адрес электронной почты, указанный при оплате. При оплате иными способами документ об оплате направляется участнику в течение 24 часов с момента поступления средств.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A11C002" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.4. Взнос принимается с 1 по 15 число месяца включительно (по московскому времени). Оплата после 15 числа относится к следующему конкурсному циклу.</w:t>
+        <w:t xml:space="preserve">7.4. Взнос принимается в любой день месяца по московскому времени. Конкурсный цикл, в котором участвует конкурсная работа, определяется датой оплаты: взнос, поступивший по 15 число включительно, относится к текущему конкурсному циклу; взнос, поступивший после 15 числа, относится к следующему конкурсному циклу, и работа оценивается жюри в следующем месяце. Оплата заявки возможна не позднее 15 числа месяца, следующего за месяцем её подачи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600DC456" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00296471">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B31FC19" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00296471">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17A1114B" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00296471">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1921254B" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00296471">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27A066D2" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00296471">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
@@ -2567,51 +2567,51 @@
         </w:rPr>
         <w:t xml:space="preserve">9.3. Именной диплом участнику ансамбля оформляется по запросу — 50 руб. за диплом, на любое число участников. Заказывается после подведения итогов через почту или ВКонтакте, в организационный взнос не входит.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A11C003" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">9.4. Руководителю (педагогу), указанному в заявке, направляется электронное благодарственное письмо — вместе с дипломом участника, без дополнительной оплаты.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A11C004" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">9.5. Дипломы и благодарственные письма направляются на электронный адрес, указанный в заявке, в течение 10 рабочих дней после окончания приёма работ.</w:t>
+        <w:t>9.5. Дипломы и благодарственные письма направляются на адрес электронной почты, указанный в заявке, в течение 10 рабочих дней после 15 числа месяца того конкурсного цикла, в котором участвует конкурсная работа.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A11F002" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">9.6. Итоги каждого конкурсного цикла утверждаются приказом организатора. Номер и дата приказа указываются в дипломе и благодарственном письме.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08417DB6" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">9.7. Кубки и статуэтки не входят в стоимость организационного взноса и заказываются отдельно по желанию. Условия и стоимость заказа уточняются у организатора.</w:t>
       </w:r>
@@ -2659,89 +2659,89 @@
         <w:t>10. Сроки проведения</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D235369" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>10.1. Конкурс проводится ежемесячно:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F43CB72" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
-        <w:t>Приём заявок и видеоматериалов: с 1 по 15 число каждого месяца;</w:t>
+        <w:t>Приём заявок и видеоматериалов: в любой день месяца; конкурсный цикл участия определяется датой оплаты организационного взноса (п. 7.4);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E0B3B9" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t>Работа жюри: с 16 по 18 число каждого месяца;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355B9BD8" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Рассылка электронных дипломов и благодарностей руководителям — не позднее 10 рабочих дней после окончания приёма работ; PDF-файл направляется личным сообщением ВКонтакте или на электронную почту.</w:t>
+        <w:t>Рассылка электронных дипломов и благодарственных писем руководителям — в течение 10 рабочих дней после 15 числа месяца соответствующего конкурсного цикла; PDF-файл направляется на адрес электронной почты, указанный в заявке.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16768CEE" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.2. Организатор вправе продлить срок приёма заявок, уведомив участников через официальные каналы.</w:t>
+        <w:t xml:space="preserve">10.2. Организатор вправе сдвинуть дату, по которую поступившая оплата относится к текущему конкурсному циклу, уведомив участников через официальные каналы.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0949AC" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00296471">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="485C22B3" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="340" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="1A1A2E"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>11. Права и обязанности сторон</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11AC175B" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
@@ -3011,51 +3011,51 @@
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ИНН 615433390828 | ОГРНИП 326619600185041</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432F9917" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00296471">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1410D5A9" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">              подпись:                                                                                         дата: 26.08.2026г.</w:t>
+        <w:t xml:space="preserve">              подпись:                                                                                         дата: 27.09.2026г.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E160C0" w14:textId="77777777" w:rsidR="00296471" w:rsidRDefault="00FB7063">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C945055" wp14:editId="00DA89A6">
             <wp:extent cx="1896913" cy="988852"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3"/>
                     <pic:cNvPicPr/>
@@ -5334,51 +5334,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:link w:val="2"/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="Заголовок 6 Знак"/>
     <w:link w:val="6"/>
     <w:rPr>
       <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>