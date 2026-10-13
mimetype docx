--- v0 (2026-08-29)
+++ v1 (2026-10-13)
@@ -1,53 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/png" Extension="png"/>
-[...19 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A2E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ПУБЛИЧНАЯ ОФЕРТА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
@@ -69,51 +63,51 @@
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">во Всероссийском открытом онлайн-конкурсе вокального искусства «Музыка моей души»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="340" w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Редакция от 27.08.2026 · musicofmysoul.ru</w:t>
+        <w:t>Редакция от 27.09.2026 · musicofmysoul.ru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">Индивидуальный предприниматель Лучкив Артём Андреевич (ИНН 615433390828, ОГРНИП 326619600185041), именуемый далее «Исполнитель», настоящей публичной офертой предлагает любому дееспособному физическому лицу заключить договор возмездного оказания услуг на условиях, изложенных ниже.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1038,51 +1032,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3. Итоговая сумма рассчитывается Исполнителем на основании состава исполнителей и количества Участников, указанных в заявке. Расчёт производится Исполнителем; сумма, указанная Заказчиком самостоятельно, не принимается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.4. Организационный взнос принимается с 1 по 15 число календарного месяца включительно по московскому времени. Оплата, поступившая после 15 числа, относится к следующему Конкурсному циклу: Конкурсный номер оценивается жюри в следующем месяце.</w:t>
+        <w:t xml:space="preserve">4.4. Организационный взнос принимается в любой день по московскому времени. Конкурсный цикл, в котором участвует Конкурсный номер, определяется датой оплаты: взнос, поступивший по 15 число календарного месяца включительно, относится к текущему Конкурсному циклу; взнос, поступивший после 15 числа, относится к следующему Конкурсному циклу, и Конкурсный номер оценивается жюри в следующем месяце. Оплата заявки возможна не позднее 15 числа месяца, следующего за месяцем её подачи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">4.5. Оплата производится через Сайт с использованием доступных на странице оплаты способов, либо по платёжной ссылке или QR-коду, направленным Исполнителем, если заявка подана через сообщество ВКонтакте или по электронной почте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1242,51 +1236,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A2E"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Порядок и сроки оказания услуг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.1. Конкурс проводится ежемесячно. Приём заявок — с 1 по 15 число месяца, работа жюри — с 16 по 18 число, направление дипломов — в течение 10 рабочих дней после окончания приёма заявок. Все сроки указаны по московскому времени.</w:t>
+        <w:t xml:space="preserve">6.1. Конкурс проводится ежемесячно. Приём заявок — в любой день месяца, работа жюри — с 16 по 18 число, направление дипломов — в течение 10 рабочих дней после 15 числа месяца соответствующего Конкурсного цикла. Все сроки указаны по московскому времени.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2. Диплом и благодарственное письмо направляются на адрес электронной почты, указанный Заказчиком в заявке, в формате PDF.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1306,51 +1300,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">6.4. Заказчик несёт ответственность за корректность адреса электронной почты, указанного в заявке. Если диплом не получен, Заказчик вправе в течение 30 календарных дней с даты окончания срока, указанного в пункте 6.1, обратиться к Исполнителю за повторным направлением. Повторное направление осуществляется без дополнительной оплаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.5. Основания для отклонения заявки установлены пунктом 6.5 Положения. При отклонении оплаченной заявки Исполнитель предлагает Заказчику устранить причину отказа в пределах срока приёма заявок; оплаченный взнос сохраняется за Заказчиком и переносится на исправленную заявку. Возврат производится только в случае, если устранение причины невозможно или Заказчик отказался от исправления заявки.</w:t>
+        <w:t>6.5. Основания для отклонения заявки установлены пунктом 6.5 Положения. При отклонении оплаченной заявки Исполнитель предлагает Заказчику устранить причину отказа до утверждения итогов того Конкурсного цикла, в котором участвует Конкурсный номер, приказом Исполнителя; оплаченный взнос сохраняется за Заказчиком и переносится на исправленную заявку. Если исправленные материалы поступили после утверждения итогов цикла, Конкурсный номер участвует в следующем Конкурсном цикле, и оплаченный взнос переносится вместе с ним. Просрочка исправления сама по себе основанием для возврата Организационного взноса не является. Возврат производится, если устранение причины отказа невозможно, если Заказчик отказался от исправления заявки, а также если Заказчик отказался от участия до того, как Конкурсный номер передан жюри на оценку. Если исправленные материалы не поступили до истечения срока хранения персональных данных Участника, установленного Политикой обработки персональных данных, Организационный взнос возвращается, поскольку услуга не может быть оказана.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">6.6. Отдельный акт об оказании услуг не составляется. Основанием подтверждения оказания услуг является кассовый чек и факт направления диплома.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="340"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -1453,51 +1447,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="40"/>
         <w:ind w:left="567" w:hanging="227"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">— привлекать к оценке третьих лиц (членов жюри), оставаясь ответственным за результат перед Заказчиком;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="40"/>
         <w:ind w:left="567" w:hanging="227"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">— продлить срок приёма заявок, уведомив Заказчиков через официальные каналы;</w:t>
+        <w:t>— сдвинуть дату, по которую поступившая оплата относится к текущему Конкурсному циклу, уведомив Заказчиков через официальные каналы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="40"/>
         <w:ind w:left="567" w:hanging="227"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">— вносить изменения в настоящую Оферту и в Положение в порядке, установленном разделом 11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="40"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1647,67 +1641,67 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">8.1. Заказчик вправе отказаться от исполнения договора в любое время при условии оплаты Исполнителю фактически понесённых им расходов (статья 32 Закона Российской Федерации «О защите прав потребителей», статья 782 Гражданского кодекса Российской Федерации).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">8.2. Если отказ заявлен до 15 числа месяца включительно, то есть до начала работы жюри, фактически понесённые Исполнителем расходы отсутствуют, и Организационный взнос возвращается в полном объёме.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">8.3. С 16 числа месяца жюри приступает к оценке. С этого момента расходы Исполнителя на оказание услуги понесены в полном объёме, услуга находится в стадии оказания, и Организационный взнос возврату не подлежит. Заказчик получает диплом на общих основаниях.</w:t>
+        <w:t xml:space="preserve">8.2. Если отказ заявлен до начала работы жюри того Конкурсного цикла, в котором участвует Конкурсный номер, то есть по 15 число месяца этого цикла включительно, фактически понесённые Исполнителем расходы отсутствуют, и Организационный взнос возвращается в полном объёме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="60"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>8.3. С 16 числа месяца того Конкурсного цикла, в котором участвует Конкурсный номер, жюри приступает к оценке. С этого момента расходы Исполнителя на оказание услуги понесены в полном объёме, услуга находится в стадии оказания, и Организационный взнос возврату не подлежит. Заказчик получает диплом на общих основаниях. Настоящий пункт не применяется к Конкурсному номеру, который не передан жюри на оценку в связи с отклонением заявки (пункт 6.5): до передачи жюри такой номер считается неоценённым, и при отказе Заказчика Организационный взнос возвращается в полном объёме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">8.4. Заявление об отказе направляется на адрес электронной почты Исполнителя с указанием фамилии и имени Участника (или названия ансамбля), номинации и даты оплаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2180,51 +2174,51 @@
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">Сайт: musicofmysoul.ru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="40"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">Дата публикации настоящей редакции: 27.08.2026.</w:t>
+        <w:t>Дата публикации настоящей редакции: 27.09.2026.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1134" w:bottom="1440" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -2616,60 +2610,46 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-[...14 lines deleted...]
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>